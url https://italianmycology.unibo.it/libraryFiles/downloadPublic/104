--- v0 (2025-10-07)
+++ v1 (2026-06-29)
@@ -12,51 +12,51 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="39E2BF58" w14:textId="77777777" w:rsidR="00565065" w:rsidRPr="00565065" w:rsidRDefault="00565065" w:rsidP="00565065">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AD358BA" w14:textId="625D0AB8" w:rsidR="00565065" w:rsidRPr="00565065" w:rsidRDefault="00000000" w:rsidP="00565065">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1040,62 +1040,62 @@
             <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1419901000"/>
           <w:placeholder>
             <w:docPart w:val="34707897EF596F4BA664272775685311"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00565065">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               <w:color w:val="808080"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="47CA3B18" w14:textId="2FDF6643" w:rsidR="00565065" w:rsidRPr="00A318B7" w:rsidRDefault="00000000" w:rsidP="00565065">
+    <w:p w14:paraId="47CA3B18" w14:textId="2FDF6643" w:rsidR="00565065" w:rsidRPr="00A318B7" w:rsidRDefault="0029782C" w:rsidP="00565065">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="283584"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="0029782C">
+        <w:r>
           <w:rPr>
             <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.6092/issn.2531-7342/....</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3449D93E" w14:textId="77777777" w:rsidR="00565065" w:rsidRPr="00A318B7" w:rsidRDefault="00565065" w:rsidP="00565065">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="283584"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="101FEAFB" w14:textId="77777777" w:rsidR="00565065" w:rsidRPr="00A318B7" w:rsidRDefault="00565065" w:rsidP="00565065">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -2802,71 +2802,72 @@
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="134ED4AD" w14:textId="77777777" w:rsidR="00565065" w:rsidRPr="00A318B7" w:rsidRDefault="00565065" w:rsidP="00565065">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A318B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC94122" w14:textId="77777777" w:rsidR="0089278C" w:rsidRDefault="009926E8" w:rsidP="00104128">
+    <w:p w14:paraId="3FC94122" w14:textId="77777777" w:rsidR="0089278C" w:rsidRDefault="009926E8" w:rsidP="0089278C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009926E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009926E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009926E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4079,71 +4080,72 @@
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="0089278C" w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>Repeat it as many times as you need</w:t>
       </w:r>
       <w:r w:rsidR="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BC99BA" w14:textId="54D8912E" w:rsidR="0089278C" w:rsidRPr="0089278C" w:rsidRDefault="0089278C" w:rsidP="00104128">
+    <w:p w14:paraId="05BC99BA" w14:textId="54D8912E" w:rsidR="0089278C" w:rsidRPr="0089278C" w:rsidRDefault="0089278C" w:rsidP="0089278C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4303,67 +4305,51 @@
         </w:rPr>
         <w:t>iure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">. Est </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>enim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> alias sit </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> alias sit omnis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>doloribus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>nam</w:t>
       </w:r>
@@ -4723,67 +4709,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>incidunt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> et </w:t>
+        <w:t xml:space="preserve"> commodi et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>quae</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> dolore qui </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>consequatur</w:t>
       </w:r>
@@ -5221,99 +5191,67 @@
         </w:rPr>
         <w:t>placeat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>consequuntur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> est </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>cumque</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dolore </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> dolore est </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>commodi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>facere</w:t>
       </w:r>
@@ -5349,67 +5287,51 @@
         </w:rPr>
         <w:t>laborum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>voluptatem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> minus. </w:t>
+        <w:t xml:space="preserve"> a quia minus. </w:t>
       </w:r>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Vel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>recusandae</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -5939,63 +5861,62 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10275" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="583"/>
         <w:gridCol w:w="595"/>
         <w:gridCol w:w="639"/>
         <w:gridCol w:w="572"/>
         <w:gridCol w:w="528"/>
         <w:gridCol w:w="594"/>
         <w:gridCol w:w="594"/>
         <w:gridCol w:w="594"/>
         <w:gridCol w:w="594"/>
         <w:gridCol w:w="594"/>
         <w:gridCol w:w="594"/>
         <w:gridCol w:w="594"/>
         <w:gridCol w:w="594"/>
         <w:gridCol w:w="594"/>
         <w:gridCol w:w="594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A49D8" w:rsidRPr="00104128" w14:paraId="5BE6EA41" w14:textId="77777777" w:rsidTr="003A49D8">
+      <w:tr w:rsidR="003A49D8" w:rsidRPr="0012141E" w14:paraId="5BE6EA41" w14:textId="77777777" w:rsidTr="003A49D8">
         <w:trPr>
           <w:trHeight w:val="214"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5559E584" w14:textId="6C6C0F7A" w:rsidR="003A49D8" w:rsidRPr="003A49D8" w:rsidRDefault="003A49D8" w:rsidP="0012141E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -6347,59 +6268,58 @@
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BAA3603" w14:textId="28CF7C0A" w:rsidR="003A49D8" w:rsidRPr="0012141E" w:rsidRDefault="003A49D8" w:rsidP="0012141E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A49D8" w:rsidRPr="00104128" w14:paraId="147FFDF2" w14:textId="77777777" w:rsidTr="003A49D8">
+      <w:tr w:rsidR="003A49D8" w:rsidRPr="0012141E" w14:paraId="147FFDF2" w14:textId="77777777" w:rsidTr="003A49D8">
         <w:trPr>
           <w:trHeight w:val="214"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32042CED" w14:textId="4FBDF46A" w:rsidR="003A49D8" w:rsidRPr="003A49D8" w:rsidRDefault="003A49D8" w:rsidP="0012141E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="588F87DF" w14:textId="117B2B4C" w:rsidR="003A49D8" w:rsidRPr="0012141E" w:rsidRDefault="003A49D8" w:rsidP="0012141E">
@@ -6697,59 +6617,58 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A35FEE2" w14:textId="497658E0" w:rsidR="003A49D8" w:rsidRPr="0012141E" w:rsidRDefault="003A49D8" w:rsidP="0012141E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A49D8" w:rsidRPr="00104128" w14:paraId="7610E6B6" w14:textId="77777777" w:rsidTr="003A49D8">
+      <w:tr w:rsidR="003A49D8" w:rsidRPr="0012141E" w14:paraId="7610E6B6" w14:textId="77777777" w:rsidTr="003A49D8">
         <w:trPr>
           <w:trHeight w:val="214"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D3DD83A" w14:textId="1D91E2F0" w:rsidR="003A49D8" w:rsidRPr="003A49D8" w:rsidRDefault="003A49D8" w:rsidP="0012141E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="514635AF" w14:textId="3D38C825" w:rsidR="003A49D8" w:rsidRPr="0012141E" w:rsidRDefault="003A49D8" w:rsidP="0012141E">
@@ -7047,59 +6966,58 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="679C6664" w14:textId="15F02D0C" w:rsidR="003A49D8" w:rsidRPr="0012141E" w:rsidRDefault="003A49D8" w:rsidP="0012141E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A49D8" w:rsidRPr="00104128" w14:paraId="66B8079E" w14:textId="77777777" w:rsidTr="003A49D8">
+      <w:tr w:rsidR="003A49D8" w:rsidRPr="0012141E" w14:paraId="66B8079E" w14:textId="77777777" w:rsidTr="003A49D8">
         <w:trPr>
           <w:trHeight w:val="214"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="016FD2E6" w14:textId="3CEF111A" w:rsidR="003A49D8" w:rsidRPr="003A49D8" w:rsidRDefault="003A49D8" w:rsidP="0012141E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B2CC535" w14:textId="561D8CDD" w:rsidR="003A49D8" w:rsidRPr="0012141E" w:rsidRDefault="003A49D8" w:rsidP="0012141E">
@@ -7397,59 +7315,58 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ABD9989" w14:textId="38392BD3" w:rsidR="003A49D8" w:rsidRPr="0012141E" w:rsidRDefault="003A49D8" w:rsidP="0012141E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A49D8" w:rsidRPr="00104128" w14:paraId="411C0F0C" w14:textId="77777777" w:rsidTr="003A49D8">
+      <w:tr w:rsidR="003A49D8" w:rsidRPr="0012141E" w14:paraId="411C0F0C" w14:textId="77777777" w:rsidTr="003A49D8">
         <w:trPr>
           <w:trHeight w:val="214"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D0912FD" w14:textId="54092D82" w:rsidR="003A49D8" w:rsidRPr="003A49D8" w:rsidRDefault="003A49D8" w:rsidP="0012141E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5055714A" w14:textId="0365092C" w:rsidR="003A49D8" w:rsidRPr="0012141E" w:rsidRDefault="003A49D8" w:rsidP="0012141E">
@@ -7747,62 +7664,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28BEF725" w14:textId="7F99F265" w:rsidR="003A49D8" w:rsidRPr="0012141E" w:rsidRDefault="003A49D8" w:rsidP="0012141E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A49D8" w:rsidRPr="00104128" w14:paraId="4EFA558F" w14:textId="77777777" w:rsidTr="003A49D8">
+      <w:tr w:rsidR="003A49D8" w:rsidRPr="0012141E" w14:paraId="4EFA558F" w14:textId="77777777" w:rsidTr="003A49D8">
         <w:trPr>
           <w:trHeight w:val="214"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C7A1992" w14:textId="05D3F7F5" w:rsidR="003A49D8" w:rsidRPr="003A49D8" w:rsidRDefault="003A49D8" w:rsidP="0012141E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="80"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -8288,71 +8204,72 @@
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>Sub-section 1 title (</w:t>
       </w:r>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>Repeat it as many times as you need</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA75363" w14:textId="77777777" w:rsidR="0003107B" w:rsidRPr="0089278C" w:rsidRDefault="0003107B" w:rsidP="00104128">
+    <w:p w14:paraId="7CA75363" w14:textId="77777777" w:rsidR="0003107B" w:rsidRPr="0089278C" w:rsidRDefault="0003107B" w:rsidP="0003107B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
@@ -8513,67 +8430,51 @@
         </w:rPr>
         <w:t>iure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">. Est </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>enim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> alias sit </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> alias sit omnis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>doloribus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>nam</w:t>
       </w:r>
@@ -8933,67 +8834,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>incidunt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> et </w:t>
+        <w:t xml:space="preserve"> commodi et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>quae</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> dolore qui </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>consequatur</w:t>
       </w:r>
@@ -9431,99 +9316,67 @@
         </w:rPr>
         <w:t>placeat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>consequuntur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> est </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>cumque</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dolore </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> dolore est </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>commodi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>facere</w:t>
       </w:r>
@@ -9559,67 +9412,51 @@
         </w:rPr>
         <w:t>laborum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>voluptatem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> minus. </w:t>
+        <w:t xml:space="preserve"> a quia minus. </w:t>
       </w:r>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Vel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>recusandae</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -9902,71 +9739,72 @@
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715137DD" w14:textId="77777777" w:rsidR="0003107B" w:rsidRPr="0089278C" w:rsidRDefault="0003107B" w:rsidP="00104128">
+    <w:p w14:paraId="715137DD" w14:textId="77777777" w:rsidR="0003107B" w:rsidRPr="0089278C" w:rsidRDefault="0003107B" w:rsidP="0003107B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>amet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10126,67 +9964,51 @@
         </w:rPr>
         <w:t>iure</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">. Est </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>enim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> alias sit </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> alias sit omnis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>doloribus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>nam</w:t>
       </w:r>
@@ -10546,67 +10368,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>incidunt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> et </w:t>
+        <w:t xml:space="preserve"> commodi et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>quae</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> dolore qui </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>consequatur</w:t>
       </w:r>
@@ -10780,76 +10586,76 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>nam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> fugit ipsum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0115AEE8" w14:textId="70088A49" w:rsidR="00446085" w:rsidRPr="00104128" w:rsidRDefault="0003107B" w:rsidP="0003107B">
+    <w:p w14:paraId="0115AEE8" w14:textId="70088A49" w:rsidR="00446085" w:rsidRDefault="0003107B" w:rsidP="0003107B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:eastAsia="it-IT"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>officiis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11044,99 +10850,67 @@
         </w:rPr>
         <w:t>placeat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>consequuntur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> est </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>cumque</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dolore </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> dolore est </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>commodi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>facere</w:t>
       </w:r>
@@ -11172,67 +10946,51 @@
         </w:rPr>
         <w:t>laborum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>voluptatem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> minus. </w:t>
+        <w:t xml:space="preserve"> a quia minus. </w:t>
       </w:r>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Vel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>recusandae</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -11357,243 +11115,209 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>eligendi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0089278C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> quia. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00104128">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="it-IT"/>
+      <w:r w:rsidRPr="0089278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00104128">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="it-IT"/>
+      <w:r w:rsidRPr="0089278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>tenetur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00104128">
-[...10 lines deleted...]
-          <w:lang w:eastAsia="it-IT"/>
+      <w:r w:rsidRPr="0089278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0089278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>ipsam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00104128">
-[...26 lines deleted...]
-          <w:lang w:eastAsia="it-IT"/>
+      <w:r w:rsidRPr="0089278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0089278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0089278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sunt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0089278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>sint</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00104128">
-[...42 lines deleted...]
-          <w:lang w:eastAsia="it-IT"/>
+      <w:r w:rsidRPr="0089278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit nihil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0089278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>necessitatibus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00104128">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="it-IT"/>
+      <w:r w:rsidRPr="00DC14C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12AE02C4" w14:textId="77777777" w:rsidR="00203980" w:rsidRPr="00104128" w:rsidRDefault="00203980" w:rsidP="0003107B">
+    <w:p w14:paraId="12AE02C4" w14:textId="77777777" w:rsidR="00203980" w:rsidRDefault="00203980" w:rsidP="0003107B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:eastAsia="it-IT"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A51238C" w14:textId="77777777" w:rsidR="00203980" w:rsidRPr="00104128" w:rsidRDefault="00203980" w:rsidP="00203980">
+    <w:p w14:paraId="5A51238C" w14:textId="77777777" w:rsidR="00203980" w:rsidRPr="00203980" w:rsidRDefault="00203980" w:rsidP="00203980">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="it-IT"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00104128">
+      <w:r w:rsidRPr="00203980">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="it-IT"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>Acknowledgements</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0AA29A53" w14:textId="5A084836" w:rsidR="00565065" w:rsidRPr="00203980" w:rsidRDefault="00000000" w:rsidP="00203980">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -11604,333 +11328,497 @@
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="1482803409"/>
           <w:placeholder>
             <w:docPart w:val="CF66741DDEF7034C81FECF3610F4DC9F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00203980" w:rsidRPr="006B4924">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
+    <w:p w14:paraId="01EE9170" w14:textId="77777777" w:rsidR="00EB32E5" w:rsidRPr="00EB32E5" w:rsidRDefault="00EB32E5" w:rsidP="00EB32E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB32E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>Author Contributions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384E19BB" w14:textId="77777777" w:rsidR="00EB32E5" w:rsidRPr="00EB32E5" w:rsidRDefault="00EB32E5" w:rsidP="00EB32E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB32E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conceptualization, X.X. and Y.Y.; methodology, X.X.; software, X.X.; validation, X.X., Y.Y. and Z.Z.; formal analysis, X.X.; investigation, X.X.; resources, X.X.; data curation, X.X.; writing—original draft preparation, X.X.; writing—review and editing, X.X.; visualization, X.X.; supervision, X.X.; project administration, X.X.; funding acquisition, Y.Y. All authors have read and agreed to the published version of the manuscript.” Please turn to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00EB32E5">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+          </w:rPr>
+          <w:t>https://credit.niso.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB32E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the term explanation. Authorship must be limited to those who have contributed substantially to the work reported.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273DDC93" w14:textId="77777777" w:rsidR="00EB32E5" w:rsidRPr="00EB32E5" w:rsidRDefault="00EB32E5" w:rsidP="00EB32E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB32E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>Conflicts of Interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B43C261" w14:textId="681AA832" w:rsidR="00EB32E5" w:rsidRPr="00952110" w:rsidRDefault="00EB32E5" w:rsidP="00EB32E5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB32E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:t>Declare conflicts of interest or state “The authors declare no conflicts of interest.” Authors must identify and declare any personal circumstances or interest that may be perceived as inappropriately influencing the representation or interpretation of reported research results. Any role of the funders in the design of the study; in the collection, analyses or interpretation of data; in the writing of the manuscript; or in the decision to publish the results must be declared in this section. If there is no role, please state “The funders had no role in the design of the study; in the collection, analyses, or interpretation of data; in the writing of the manuscript; or in the decision to publish the results”.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="58CA7A28" w14:textId="77777777" w:rsidR="00203980" w:rsidRPr="00203980" w:rsidRDefault="00203980" w:rsidP="00565065">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B0721EB" w14:textId="38ACD093" w:rsidR="00565065" w:rsidRPr="00104128" w:rsidRDefault="00565065" w:rsidP="00565065">
+    <w:p w14:paraId="1B0721EB" w14:textId="38ACD093" w:rsidR="00565065" w:rsidRPr="00565065" w:rsidRDefault="00565065" w:rsidP="00565065">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="it-IT"/>
+          <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00104128">
+      <w:r w:rsidRPr="00565065">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="it-IT"/>
-        </w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>References</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:bookmarkStart w:id="1" w:name="_Hlk155341047" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:id w:val="236915863"/>
         <w:placeholder>
           <w:docPart w:val="1DD658624187A241A000EAFDE0AC4BD7"/>
         </w:placeholder>
         <w:docPartList>
           <w:docPartGallery w:val="Quick Parts"/>
         </w:docPartList>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="3402E1DE" w14:textId="542643E9" w:rsidR="004E555B" w:rsidRPr="004E555B" w:rsidRDefault="004E555B" w:rsidP="00203980">
+        <w:p w14:paraId="3402E1DE" w14:textId="10F254BC" w:rsidR="004E555B" w:rsidRPr="004E555B" w:rsidRDefault="004E555B" w:rsidP="00203980">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="916"/>
               <w:tab w:val="left" w:pos="1832"/>
               <w:tab w:val="left" w:pos="2748"/>
               <w:tab w:val="left" w:pos="3664"/>
               <w:tab w:val="left" w:pos="4580"/>
               <w:tab w:val="left" w:pos="5496"/>
               <w:tab w:val="left" w:pos="6412"/>
               <w:tab w:val="left" w:pos="7328"/>
               <w:tab w:val="left" w:pos="8244"/>
               <w:tab w:val="left" w:pos="9160"/>
               <w:tab w:val="left" w:pos="10076"/>
               <w:tab w:val="left" w:pos="10992"/>
               <w:tab w:val="left" w:pos="11908"/>
               <w:tab w:val="left" w:pos="12824"/>
               <w:tab w:val="left" w:pos="13740"/>
               <w:tab w:val="left" w:pos="14656"/>
             </w:tabs>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:left="567" w:hanging="567"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="004E555B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Amicucci A, </w:t>
+          </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00104128">
+          <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="it-IT"/>
-[...1 lines deleted...]
-            <w:t>Amicucci</w:t>
+              <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+            </w:rPr>
+            <w:t>Zambonelli</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00104128">
+          <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="it-IT"/>
-[...1 lines deleted...]
-            <w:t xml:space="preserve"> A, Zambonelli A, Guidi C, Stocchi V (2001) </w:t>
+              <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> A, Guidi C, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00104128">
+          <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="it-IT"/>
-[...1 lines deleted...]
-            <w:t>Morphological</w:t>
+              <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+            </w:rPr>
+            <w:t>Stocchi</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00104128">
+          <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="it-IT"/>
-[...1 lines deleted...]
-            <w:t xml:space="preserve"> and </w:t>
+              <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> V (2001) Morphological and molecular </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00104128">
+          <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="it-IT"/>
-[...1 lines deleted...]
-            <w:t>molecular</w:t>
+              <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+            </w:rPr>
+            <w:t>characterisation</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00104128">
+          <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="it-IT"/>
-[...1 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+              <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> of </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00104128">
-[...17 lines deleted...]
-          <w:r w:rsidRPr="00104128">
+          <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:i/>
               <w:iCs/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="it-IT"/>
+              <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t>Pulvinula</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00104128">
+          <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:i/>
               <w:iCs/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="it-IT"/>
+              <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00104128">
+          <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:i/>
               <w:iCs/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="it-IT"/>
+              <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t>constellatio</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00104128">
+          <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="it-IT"/>
+              <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00104128">
+          <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="it-IT"/>
+              <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t>ectomycorrhizae</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00104128">
+          <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="it-IT"/>
-[...6 lines deleted...]
-              <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
-            <w:t xml:space="preserve">FEMS Microbiology Letters 194(2):121–125. </w:t>
-[...1 lines deleted...]
-          <w:hyperlink r:id="rId8" w:history="1">
+            <w:t xml:space="preserve">. FEMS Microbiology Letters 194 (2): 121–125. </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId9" w:history="1">
             <w:r w:rsidRPr="004E555B">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>https://doi.org/10.1111/j.1574-6968.2001.tb09456.x</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6D9FD784" w14:textId="562BC356" w:rsidR="004E555B" w:rsidRPr="004E555B" w:rsidRDefault="004E555B" w:rsidP="004E555B">
+        <w:p w14:paraId="6D9FD784" w14:textId="77777777" w:rsidR="004E555B" w:rsidRPr="004E555B" w:rsidRDefault="004E555B" w:rsidP="004E555B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="916"/>
               <w:tab w:val="left" w:pos="1832"/>
               <w:tab w:val="left" w:pos="2748"/>
               <w:tab w:val="left" w:pos="3664"/>
               <w:tab w:val="left" w:pos="4580"/>
               <w:tab w:val="left" w:pos="5496"/>
               <w:tab w:val="left" w:pos="6412"/>
               <w:tab w:val="left" w:pos="7328"/>
               <w:tab w:val="left" w:pos="8244"/>
               <w:tab w:val="left" w:pos="9160"/>
               <w:tab w:val="left" w:pos="10076"/>
               <w:tab w:val="left" w:pos="10992"/>
               <w:tab w:val="left" w:pos="11908"/>
               <w:tab w:val="left" w:pos="12824"/>
               <w:tab w:val="left" w:pos="13740"/>
               <w:tab w:val="left" w:pos="14656"/>
             </w:tabs>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:left="567" w:hanging="567"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
@@ -11939,214 +11827,146 @@
           </w:pPr>
           <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t xml:space="preserve">Babu KN, Sheeja TE, Minoo D, Rajesh MK, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t>Samsudeen</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
-            <w:t xml:space="preserve"> K, Suraby EJ, Kumar IPV (2021) Random Amplified Polymorphic DNA (RAPD) and Derived Techniques. In: Molecular plant taxonomy (Besse P</w:t>
-[...33 lines deleted...]
-          <w:hyperlink r:id="rId9" w:history="1">
+            <w:t xml:space="preserve"> K, Suraby EJ, Kumar IPV (2021) Random Amplified Polymorphic DNA (RAPD) and Derived Techniques. In: Molecular plant taxonomy (Besse P eds), Methods in Molecular Biology, vol 2222. Springer US, New York, NY, 219–247. </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId10" w:history="1">
             <w:r w:rsidRPr="004E555B">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>https://doi.org/10.1007/978-1-0716-0997-2_13</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="1A934C34" w14:textId="696C6D36" w:rsidR="004E555B" w:rsidRPr="004E555B" w:rsidRDefault="004E555B" w:rsidP="004E555B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="916"/>
               <w:tab w:val="left" w:pos="1832"/>
               <w:tab w:val="left" w:pos="2748"/>
               <w:tab w:val="left" w:pos="3664"/>
               <w:tab w:val="left" w:pos="4580"/>
               <w:tab w:val="left" w:pos="5496"/>
               <w:tab w:val="left" w:pos="6412"/>
               <w:tab w:val="left" w:pos="7328"/>
               <w:tab w:val="left" w:pos="8244"/>
               <w:tab w:val="left" w:pos="9160"/>
               <w:tab w:val="left" w:pos="10076"/>
               <w:tab w:val="left" w:pos="10992"/>
               <w:tab w:val="left" w:pos="11908"/>
               <w:tab w:val="left" w:pos="12824"/>
               <w:tab w:val="left" w:pos="13740"/>
               <w:tab w:val="left" w:pos="14656"/>
             </w:tabs>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:left="567" w:hanging="567"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
               <w:u w:val="single"/>
               <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00104128">
+          <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t xml:space="preserve">ISTAT, 2019. </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00104128">
+          <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US" w:eastAsia="it-IT"/>
+              <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t>Coeweb</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00104128">
+          <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US" w:eastAsia="it-IT"/>
-[...37 lines deleted...]
-            <w:t xml:space="preserve"> estero. </w:t>
+              <w:lang w:eastAsia="it-IT"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> - Statistiche del commercio estero. </w:t>
           </w:r>
           <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t>Online:</w:t>
           </w:r>
           <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
               <w:u w:val="single"/>
               <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink r:id="rId10" w:history="1">
+          <w:hyperlink r:id="rId11" w:history="1">
             <w:r w:rsidRPr="004E555B">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>https://www.coeweb.istat.it</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="378D3788" w14:textId="77777777" w:rsidR="004E555B" w:rsidRPr="004E555B" w:rsidRDefault="004E555B" w:rsidP="004E555B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="916"/>
               <w:tab w:val="left" w:pos="1832"/>
               <w:tab w:val="left" w:pos="2748"/>
               <w:tab w:val="left" w:pos="3664"/>
               <w:tab w:val="left" w:pos="4580"/>
               <w:tab w:val="left" w:pos="5496"/>
               <w:tab w:val="left" w:pos="6412"/>
               <w:tab w:val="left" w:pos="7328"/>
               <w:tab w:val="left" w:pos="8244"/>
               <w:tab w:val="left" w:pos="9160"/>
               <w:tab w:val="left" w:pos="10076"/>
@@ -12154,290 +11974,288 @@
               <w:tab w:val="left" w:pos="11908"/>
               <w:tab w:val="left" w:pos="12824"/>
               <w:tab w:val="left" w:pos="13740"/>
               <w:tab w:val="left" w:pos="14656"/>
             </w:tabs>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:left="567" w:hanging="567"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
               <w:u w:val="single"/>
               <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004E555B">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
               <w:u w:val="single"/>
               <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t>https://mycocosm.jgi.doe.gov/mycocosm/home</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3F983BB7" w14:textId="77777777" w:rsidR="004E555B" w:rsidRPr="004E555B" w:rsidRDefault="00000000" w:rsidP="004E555B">
+        <w:p w14:paraId="3F983BB7" w14:textId="77777777" w:rsidR="004E555B" w:rsidRPr="004E555B" w:rsidRDefault="004E555B" w:rsidP="004E555B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="916"/>
               <w:tab w:val="left" w:pos="1832"/>
               <w:tab w:val="left" w:pos="2748"/>
               <w:tab w:val="left" w:pos="3664"/>
               <w:tab w:val="left" w:pos="4580"/>
               <w:tab w:val="left" w:pos="5496"/>
               <w:tab w:val="left" w:pos="6412"/>
               <w:tab w:val="left" w:pos="7328"/>
               <w:tab w:val="left" w:pos="8244"/>
               <w:tab w:val="left" w:pos="9160"/>
               <w:tab w:val="left" w:pos="10076"/>
               <w:tab w:val="left" w:pos="10992"/>
               <w:tab w:val="left" w:pos="11908"/>
               <w:tab w:val="left" w:pos="12824"/>
               <w:tab w:val="left" w:pos="13740"/>
               <w:tab w:val="left" w:pos="14656"/>
             </w:tabs>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:ind w:left="567" w:hanging="567"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
               <w:szCs w:val="20"/>
               <w:u w:val="single"/>
               <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink r:id="rId11" w:history="1">
-            <w:r w:rsidR="004E555B" w:rsidRPr="004E555B">
+          <w:hyperlink r:id="rId12" w:history="1">
+            <w:r w:rsidRPr="004E555B">
               <w:rPr>
                 <w:rStyle w:val="Collegamentoipertestuale"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Courier New"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>JGI Genome Portal - Home (doe.gov)</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="36B79C37" w14:textId="703688A7" w:rsidR="00370469" w:rsidRPr="0012141E" w:rsidRDefault="00000000" w:rsidP="0012141E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="916"/>
               <w:tab w:val="left" w:pos="1832"/>
               <w:tab w:val="left" w:pos="2748"/>
               <w:tab w:val="left" w:pos="3664"/>
               <w:tab w:val="left" w:pos="4580"/>
               <w:tab w:val="left" w:pos="5496"/>
               <w:tab w:val="left" w:pos="6412"/>
               <w:tab w:val="left" w:pos="7328"/>
               <w:tab w:val="left" w:pos="8244"/>
               <w:tab w:val="left" w:pos="9160"/>
               <w:tab w:val="left" w:pos="10076"/>
               <w:tab w:val="left" w:pos="10992"/>
               <w:tab w:val="left" w:pos="11908"/>
               <w:tab w:val="left" w:pos="12824"/>
               <w:tab w:val="left" w:pos="13740"/>
               <w:tab w:val="left" w:pos="14656"/>
             </w:tabs>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:lang w:val="en-US" w:eastAsia="it-IT"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkEnd w:id="1" w:displacedByCustomXml="prev"/>
     <w:p w14:paraId="78E85D6F" w14:textId="77256414" w:rsidR="00370469" w:rsidRDefault="00370469"/>
     <w:p w14:paraId="5751199E" w14:textId="77777777" w:rsidR="00565065" w:rsidRDefault="00565065"/>
-    <w:sectPr w:rsidR="00565065" w:rsidSect="00F8176C">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidR="00565065" w:rsidSect="00D43FB7">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
-      <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BC2FE52" w14:textId="77777777" w:rsidR="00F8176C" w:rsidRDefault="00F8176C" w:rsidP="00565065">
+    <w:p w14:paraId="6E7E58F9" w14:textId="77777777" w:rsidR="00FF05AE" w:rsidRDefault="00FF05AE" w:rsidP="00565065">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70D90583" w14:textId="77777777" w:rsidR="00F8176C" w:rsidRDefault="00F8176C" w:rsidP="00565065">
+    <w:p w14:paraId="20C97790" w14:textId="77777777" w:rsidR="00FF05AE" w:rsidRDefault="00FF05AE" w:rsidP="00565065">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS-BoldMT-SC700">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS-ItalicMT">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AGaramondPro-Regular">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:id w:val="688413889"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="0EC2DA54" w14:textId="4D38BBA9" w:rsidR="0012141E" w:rsidRDefault="0012141E" w:rsidP="006F6B0E">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Numeropagina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numeropagina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numeropagina"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Numeropagina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="236819D3" w14:textId="77777777" w:rsidR="0012141E" w:rsidRDefault="0012141E">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:id w:val="-99796207"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="542ED55E" w14:textId="6B047783" w:rsidR="0012141E" w:rsidRDefault="0012141E" w:rsidP="0012141E">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rStyle w:val="Numeropagina"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00565065">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="22"/>
@@ -12473,51 +12291,51 @@
                               <a:srgbClr val="002060"/>
                             </a:fgClr>
                             <a:bgClr>
                               <a:srgbClr val="FFFFFF"/>
                             </a:bgClr>
                           </a:pattFill>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
                 <v:shapetype w14:anchorId="35566FDE" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
                 </v:shapetype>
-                <v:shape id="Decisione 11" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:189.05pt;height:3.7pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAezagsMQIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzf2aRVKUu16WrVqoBU&#10;2JUWuLuOnVg4HjN2m+7+esZOWsrHCZGDZXtm3ryZN87N7bGz7KAwGHAVn1yVnCknoTauqfiXz5tX&#10;15yFKFwtLDhV8ScV+O3y5Yub3i/UFFqwtUJGIC4sel/xNka/KIogW9WJcAVeOTJqwE5EOmJT1Ch6&#10;Qu9sMS3LedED1h5BqhDodj0Y+TLja61kvNc6qMhsxYlbzCvmdZfWYnkjFg0K3xo50hD/wKITxlHS&#10;M9RaRMH2aP6A6oxECKDjlYSuAK2NVLkGqmZS/lbNYyu8yrVQc4I/tyn8P1j56fCAzNSk3YQzJzrS&#10;aK2kSXoqlu5qFSQ1bGuaNrIW0DyDi8KmzvU+LAjg0T9gqj34LchvgTlYtcI16g4R+laJmvhOkn/x&#10;S0A6BAplu/4j1JRX7CPkJh41dkxb47+mwARNjWLHrNrTWTV1jEzS5XRWTmgUOJNkm82vaZtyiUWC&#10;ScEeQ3ynoGNpU3FtoSeCGE915gzisA1xiDv551gR48ZYO8ba+B7wOQfoZmUxl43NjrbsINKMldNy&#10;fiJwdtn91XeTv5Hs6EK0/ZgyYVuXVgeJwkAu3eQ+ptYNEuygfqI2IgzTTa+RNqTUM2c9TXbFw/e9&#10;QMWZ/eBIireT2Sw9hXyYvX4zpQNeWnaXFuEkQVU8cjZsV3F4PnuPaSROCjm4I/m0yT1M0g6sRrI0&#10;vVmS8aWl53F5zl4//wfLHwAAAP//AwBQSwMEFAAGAAgAAAAhABLo3tncAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoE2hoSeNUCMSNAy39gG28OBHxOordNuXrWbjAZaTV&#10;aGbnVevJ9+pIY+wCG8hnGSjiJtiOnYHd+8vNElRMyBb7wGTgTBHW9eVFhaUNJ97QcZuckhKOJRpo&#10;UxpKrWPTksc4CwOxeB9h9JjkHJ22I56k3Pf6NsvutceO5UOLAz211HxuD96Af3VdMe2Kt2yOD+6M&#10;X/mwKXJjrq+m55XI4wpUoin9JeCHQfZDLcP24cA2qt6A0KRfFe9uscxB7Q0s5qDrSv8HqL8BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHs2oLDECAABXBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEuje2dwAAAAIAQAADwAAAAAAAAAAAAAAAACL&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="#002060" stroked="f">
+                <v:shape id="Decisione 11" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:189.05pt;height:3.7pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAezagsMQIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzf2aRVKUu16WrVqoBU&#13;&#10;2JUWuLuOnVg4HjN2m+7+esZOWsrHCZGDZXtm3ryZN87N7bGz7KAwGHAVn1yVnCknoTauqfiXz5tX&#13;&#10;15yFKFwtLDhV8ScV+O3y5Yub3i/UFFqwtUJGIC4sel/xNka/KIogW9WJcAVeOTJqwE5EOmJT1Ch6&#13;&#10;Qu9sMS3LedED1h5BqhDodj0Y+TLja61kvNc6qMhsxYlbzCvmdZfWYnkjFg0K3xo50hD/wKITxlHS&#13;&#10;M9RaRMH2aP6A6oxECKDjlYSuAK2NVLkGqmZS/lbNYyu8yrVQc4I/tyn8P1j56fCAzNSk3YQzJzrS&#13;&#10;aK2kSXoqlu5qFSQ1bGuaNrIW0DyDi8KmzvU+LAjg0T9gqj34LchvgTlYtcI16g4R+laJmvhOkn/x&#13;&#10;S0A6BAplu/4j1JRX7CPkJh41dkxb47+mwARNjWLHrNrTWTV1jEzS5XRWTmgUOJNkm82vaZtyiUWC&#13;&#10;ScEeQ3ynoGNpU3FtoSeCGE915gzisA1xiDv551gR48ZYO8ba+B7wOQfoZmUxl43NjrbsINKMldNy&#13;&#10;fiJwdtn91XeTv5Hs6EK0/ZgyYVuXVgeJwkAu3eQ+ptYNEuygfqI2IgzTTa+RNqTUM2c9TXbFw/e9&#13;&#10;QMWZ/eBIireT2Sw9hXyYvX4zpQNeWnaXFuEkQVU8cjZsV3F4PnuPaSROCjm4I/m0yT1M0g6sRrI0&#13;&#10;vVmS8aWl53F5zl4//wfLHwAAAP//AwBQSwMEFAAGAAgAAAAhABLo3tncAAAACAEAAA8AAABkcnMv&#13;&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoE2hoSeNUCMSNAy39gG28OBHxOordNuXrWbjAZaTV&#13;&#10;aGbnVevJ9+pIY+wCG8hnGSjiJtiOnYHd+8vNElRMyBb7wGTgTBHW9eVFhaUNJ97QcZuckhKOJRpo&#13;&#10;UxpKrWPTksc4CwOxeB9h9JjkHJ22I56k3Pf6NsvutceO5UOLAz211HxuD96Af3VdMe2Kt2yOD+6M&#13;&#10;X/mwKXJjrq+m55XI4wpUoin9JeCHQfZDLcP24cA2qt6A0KRfFe9uscxB7Q0s5qDrSv8HqL8BAAD/&#13;&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#13;&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#13;&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHs2oLDECAABXBAAADgAAAAAAAAAAAAAAAAAuAgAA&#13;&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEuje2dwAAAAIAQAADwAAAAAAAAAAAAAAAACL&#13;&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#13;&#10;" fillcolor="#002060" stroked="f">
                   <v:fill r:id="rId1" o:title="" type="pattern"/>
                   <w10:anchorlock/>
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="09E81D35" w14:textId="68149741" w:rsidR="00565065" w:rsidRPr="00565065" w:rsidRDefault="0012141E" w:rsidP="00565065">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0012141E">
       <w:rPr>
@@ -12542,51 +12360,51 @@
     </w:r>
     <w:r w:rsidRPr="0012141E">
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="0012141E">
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6007EB30" w14:textId="77777777" w:rsidR="00565065" w:rsidRDefault="00565065">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grigliatabella1"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9038"/>
       <w:gridCol w:w="590"/>
     </w:tblGrid>
     <w:tr w:rsidR="00565065" w:rsidRPr="00565065" w14:paraId="5CA710E3" w14:textId="77777777" w:rsidTr="003F4D02">
       <w:trPr>
         <w:trHeight w:val="558"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9038" w:type="dxa"/>
@@ -12618,237 +12436,236 @@
         </w:p>
         <w:p w14:paraId="3E803F73" w14:textId="77777777" w:rsidR="00565065" w:rsidRPr="00565065" w:rsidRDefault="00565065" w:rsidP="00565065">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:rPr>
               <w:rFonts w:ascii="AGaramondPro-Regular" w:eastAsia="Calibri" w:hAnsi="AGaramondPro-Regular" w:cs="AGaramondPro-Regular"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00565065">
             <w:rPr>
               <w:rFonts w:ascii="AGaramondPro-Regular" w:eastAsia="Calibri" w:hAnsi="AGaramondPro-Regular" w:cs="AGaramondPro-Regular"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Department of Agricultural and Food Science in partnership with the Italian Mycological Society (UMI). </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="590EE416" w14:textId="77777777" w:rsidR="00565065" w:rsidRPr="00565065" w:rsidRDefault="00565065" w:rsidP="00565065">
+        <w:p w14:paraId="590EE416" w14:textId="411DE8BE" w:rsidR="00565065" w:rsidRPr="00565065" w:rsidRDefault="00565065" w:rsidP="00565065">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4819"/>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="AGaramondPro-Regular" w:eastAsia="Calibri" w:hAnsi="AGaramondPro-Regular" w:cs="AGaramondPro-Regular"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00565065">
             <w:rPr>
               <w:rFonts w:ascii="AGaramondPro-Regular" w:eastAsia="Calibri" w:hAnsi="AGaramondPro-Regular" w:cs="AGaramondPro-Regular"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">The journal is hosted and maintained by </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00565065">
             <w:rPr>
               <w:rFonts w:ascii="AGaramondPro-Regular" w:eastAsia="Calibri" w:hAnsi="AGaramondPro-Regular" w:cs="AGaramondPro-Regular"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>AlmaDL</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00565065">
             <w:rPr>
               <w:rFonts w:ascii="AGaramondPro-Regular" w:eastAsia="Calibri" w:hAnsi="AGaramondPro-Regular" w:cs="AGaramondPro-Regular"/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">. © 2024 The Authors. This work is licensed under </w:t>
-[...13 lines deleted...]
-          <w:r w:rsidRPr="00565065">
+            <w:t>. © 202</w:t>
+          </w:r>
+          <w:r w:rsidR="00EB32E5">
             <w:rPr>
               <w:rFonts w:ascii="AGaramondPro-Regular" w:eastAsia="Calibri" w:hAnsi="AGaramondPro-Regular" w:cs="AGaramondPro-Regular"/>
-              <w:color w:val="0000FF"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:u w:val="single"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>CC BY 4.0</w:t>
-[...1 lines deleted...]
-          <w:r w:rsidR="00000000">
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00565065">
             <w:rPr>
               <w:rFonts w:ascii="AGaramondPro-Regular" w:eastAsia="Calibri" w:hAnsi="AGaramondPro-Regular" w:cs="AGaramondPro-Regular"/>
-              <w:color w:val="0000FF"/>
+              <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:u w:val="single"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:fldChar w:fldCharType="end"/>
-          </w:r>
+            <w:t xml:space="preserve"> The Authors. This work is licensed under </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId1" w:history="1">
+            <w:r w:rsidRPr="00565065">
+              <w:rPr>
+                <w:rFonts w:ascii="AGaramondPro-Regular" w:eastAsia="Calibri" w:hAnsi="AGaramondPro-Regular" w:cs="AGaramondPro-Regular"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>CC BY 4.0</w:t>
+            </w:r>
+          </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="590" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2B50FA82" w14:textId="77777777" w:rsidR="00565065" w:rsidRPr="00565065" w:rsidRDefault="00565065" w:rsidP="00565065">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:rPr>
               <w:rFonts w:ascii="AGaramondPro-Regular" w:eastAsia="Calibri" w:hAnsi="AGaramondPro-Regular" w:cs="AGaramondPro-Regular"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00565065">
             <w:rPr>
               <w:rFonts w:ascii="AGaramondPro-Regular" w:eastAsia="Calibri" w:hAnsi="AGaramondPro-Regular" w:cs="AGaramondPro-Regular"/>
               <w:noProof/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="103FAF22" wp14:editId="762E5695">
                 <wp:extent cx="237771" cy="365125"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="12" name="Immagine 12" descr="Immagine che contiene poster, design, illustrazione&#10;&#10;Descrizione generata automaticamente"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="10" name="Immagine 10" descr="Immagine che contiene poster, design, illustrazione&#10;&#10;Descrizione generata automaticamente"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1">
+                        <a:blip r:embed="rId2">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="247885" cy="380656"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1C98A416" w14:textId="77777777" w:rsidR="00565065" w:rsidRDefault="00565065">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30C3672B" w14:textId="77777777" w:rsidR="00F8176C" w:rsidRDefault="00F8176C" w:rsidP="00565065">
+    <w:p w14:paraId="0D59016A" w14:textId="77777777" w:rsidR="00FF05AE" w:rsidRDefault="00FF05AE" w:rsidP="00565065">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32F90734" w14:textId="77777777" w:rsidR="00F8176C" w:rsidRDefault="00F8176C" w:rsidP="00565065">
+    <w:p w14:paraId="25C6D763" w14:textId="77777777" w:rsidR="00FF05AE" w:rsidRDefault="00FF05AE" w:rsidP="00565065">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4503245F" w14:textId="528F8840" w:rsidR="00565065" w:rsidRPr="00A10203" w:rsidRDefault="00000000" w:rsidP="00565065">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="TimesNewRomanPS-ItalicMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPS-ItalicMT" w:cs="TimesNewRomanPS-ItalicMT"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPS-ItalicMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPS-ItalicMT" w:cs="TimesNewRomanPS-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -12875,185 +12692,203 @@
             <w:rFonts w:ascii="TimesNewRomanPS-ItalicMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPS-ItalicMT" w:cs="TimesNewRomanPS-ItalicMT"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>uthor</w:t>
         </w:r>
         <w:r w:rsidR="00446085" w:rsidRPr="00A10203">
           <w:rPr>
             <w:rFonts w:ascii="TimesNewRomanPS-ItalicMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPS-ItalicMT" w:cs="TimesNewRomanPS-ItalicMT"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> et al.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="24971EBD" w14:textId="45019D08" w:rsidR="00565065" w:rsidRPr="00104128" w:rsidRDefault="00000000" w:rsidP="00565065">
+  <w:p w14:paraId="24971EBD" w14:textId="4918E9F6" w:rsidR="00565065" w:rsidRPr="00A318B7" w:rsidRDefault="00D43FB7" w:rsidP="00565065">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
         <w:color w:val="283584"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...30 lines deleted...]
-    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Collegamentoipertestuale"/>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.6092/issn.2531-7342/....</w:t>
+      </w:r>
+    </w:hyperlink>
     <w:r w:rsidR="00565065" w:rsidRPr="00A318B7">
       <w:rPr>
         <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
         <w:color w:val="283584"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">                                           </w:t>
     </w:r>
-    <w:r w:rsidR="00565065" w:rsidRPr="00104128">
+    <w:r w:rsidR="00565065" w:rsidRPr="00A318B7">
       <w:rPr>
         <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">Italian Journal of Mycology 53 (2024): </w:t>
+      <w:t>Italian Journal of Mycology 5</w:t>
+    </w:r>
+    <w:r w:rsidR="00693D58">
+      <w:rPr>
+        <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00565065" w:rsidRPr="00A318B7">
+      <w:rPr>
+        <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (202</w:t>
+    </w:r>
+    <w:r w:rsidR="00693D58">
+      <w:rPr>
+        <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="00565065" w:rsidRPr="00A318B7">
+      <w:rPr>
+        <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">): </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:id w:val="-171189749"/>
         <w:placeholder>
           <w:docPart w:val="A7328238E7CB1945A58903DAAAF9BB93"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00D43FB7" w:rsidRPr="006B4924">
+        <w:r w:rsidRPr="006B4924">
           <w:rPr>
             <w:rStyle w:val="Testosegnaposto"/>
           </w:rPr>
           <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="75A4A137" w14:textId="365CA4EF" w:rsidR="00565065" w:rsidRPr="00565065" w:rsidRDefault="00565065" w:rsidP="00565065">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00565065">
       <w:rPr>
         <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:vertAlign w:val="superscript"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>___________________________________________________________________________________________________________________________________________________</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grigliatabella2"/>
       <w:tblW w:w="9833" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1418"/>
       <w:gridCol w:w="8415"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00565065" w:rsidRPr="00104128" w14:paraId="02CB4BE8" w14:textId="77777777" w:rsidTr="003F4D02">
+    <w:tr w:rsidR="00565065" w:rsidRPr="009A12DF" w14:paraId="02CB4BE8" w14:textId="77777777" w:rsidTr="003F4D02">
       <w:trPr>
         <w:trHeight w:val="987"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5824FC8A" w14:textId="77777777" w:rsidR="00565065" w:rsidRPr="00565065" w:rsidRDefault="00565065" w:rsidP="00565065">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="333333"/>
               <w:sz w:val="27"/>
               <w:szCs w:val="27"/>
               <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00565065">
             <w:rPr>
@@ -13114,162 +12949,173 @@
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8415" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1DF9291B" w14:textId="77777777" w:rsidR="00565065" w:rsidRPr="00565065" w:rsidRDefault="00565065" w:rsidP="00565065">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
               <w:color w:val="000000"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="7AAAA4A8" w14:textId="77777777" w:rsidR="00565065" w:rsidRPr="00104128" w:rsidRDefault="00565065" w:rsidP="00565065">
+        <w:p w14:paraId="7AAAA4A8" w14:textId="77777777" w:rsidR="00565065" w:rsidRPr="00A318B7" w:rsidRDefault="00565065" w:rsidP="00565065">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00104128">
+          <w:r w:rsidRPr="00A318B7">
             <w:rPr>
               <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
               <w:color w:val="000000"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>IJM - Italian Journal of Mycology</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7F7BB58B" w14:textId="561494DD" w:rsidR="00565065" w:rsidRPr="009A12DF" w:rsidRDefault="00565065" w:rsidP="00565065">
+        <w:p w14:paraId="7F7BB58B" w14:textId="17BEA24B" w:rsidR="00565065" w:rsidRPr="009A12DF" w:rsidRDefault="00565065" w:rsidP="00565065">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A12DF">
             <w:rPr>
               <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
               <w:color w:val="000000"/>
             </w:rPr>
-            <w:t xml:space="preserve">ISSN 2531-7342 - Vol. 53 (2024): </w:t>
+            <w:t>ISSN 2531-7342 - Vol. 5</w:t>
+          </w:r>
+          <w:r w:rsidR="00EB32E5">
+            <w:rPr>
+              <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009A12DF">
+            <w:rPr>
+              <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> (202</w:t>
+          </w:r>
+          <w:r w:rsidR="00EB32E5">
+            <w:rPr>
+              <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009A12DF">
+            <w:rPr>
+              <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t xml:space="preserve">): </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:id w:val="1321010031"/>
               <w:placeholder>
                 <w:docPart w:val="34D378CE8E74154ABDEAF1B49BE4A47C"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtContent>
               <w:r w:rsidR="009A12DF" w:rsidRPr="006B4924">
                 <w:rPr>
                   <w:rStyle w:val="Testosegnaposto"/>
                 </w:rPr>
                 <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidRPr="009A12DF">
             <w:rPr>
               <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="47F080B8" w14:textId="77777777" w:rsidR="00565065" w:rsidRPr="00565065" w:rsidRDefault="00565065" w:rsidP="00565065">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00565065">
             <w:rPr>
               <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
               <w:color w:val="000000"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Journal homepage: </w:t>
           </w:r>
-          <w:r w:rsidR="00000000">
-[...28 lines deleted...]
-          </w:r>
+          <w:hyperlink r:id="rId2" w:history="1">
+            <w:r w:rsidRPr="00565065">
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsia="Calibri" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>https://italianmycology.unibo.it/</w:t>
+            </w:r>
+          </w:hyperlink>
         </w:p>
         <w:p w14:paraId="7086E9FC" w14:textId="77777777" w:rsidR="00565065" w:rsidRPr="00565065" w:rsidRDefault="00565065" w:rsidP="00565065">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:pos="9638"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="172E296C" w14:textId="33858662" w:rsidR="00565065" w:rsidRPr="00565065" w:rsidRDefault="00565065" w:rsidP="00565065">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
@@ -13283,147 +13129,153 @@
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Research article</w:t>
     </w:r>
     <w:r w:rsidR="009A12DF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>/Review/Short note</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00565065"/>
     <w:rsid w:val="000258F1"/>
     <w:rsid w:val="0003107B"/>
     <w:rsid w:val="00061C4A"/>
-    <w:rsid w:val="00104128"/>
     <w:rsid w:val="0012141E"/>
     <w:rsid w:val="00203980"/>
     <w:rsid w:val="002513ED"/>
+    <w:rsid w:val="0029203E"/>
     <w:rsid w:val="0029782C"/>
     <w:rsid w:val="002E0411"/>
+    <w:rsid w:val="002E0412"/>
     <w:rsid w:val="00327F51"/>
     <w:rsid w:val="00361422"/>
     <w:rsid w:val="00370469"/>
     <w:rsid w:val="003A49D8"/>
     <w:rsid w:val="00410A54"/>
     <w:rsid w:val="00446085"/>
     <w:rsid w:val="004701E8"/>
+    <w:rsid w:val="004E1E1D"/>
     <w:rsid w:val="004E555B"/>
     <w:rsid w:val="0050571B"/>
     <w:rsid w:val="00560FBE"/>
     <w:rsid w:val="00565065"/>
     <w:rsid w:val="005F3397"/>
+    <w:rsid w:val="00620893"/>
+    <w:rsid w:val="00693D58"/>
+    <w:rsid w:val="006F19C8"/>
     <w:rsid w:val="00783802"/>
     <w:rsid w:val="007C1C0E"/>
     <w:rsid w:val="007C3576"/>
     <w:rsid w:val="00840684"/>
     <w:rsid w:val="0089278C"/>
     <w:rsid w:val="00920028"/>
     <w:rsid w:val="00985FF2"/>
     <w:rsid w:val="009926E8"/>
     <w:rsid w:val="009A12DF"/>
     <w:rsid w:val="00A10203"/>
     <w:rsid w:val="00A318B7"/>
     <w:rsid w:val="00AB3069"/>
     <w:rsid w:val="00AE598D"/>
     <w:rsid w:val="00B52964"/>
     <w:rsid w:val="00B9391E"/>
     <w:rsid w:val="00D43FB7"/>
     <w:rsid w:val="00D744B3"/>
     <w:rsid w:val="00DC14C7"/>
-    <w:rsid w:val="00F8176C"/>
+    <w:rsid w:val="00EB32E5"/>
+    <w:rsid w:val="00FF05AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="36E322CC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E8B2CA55-2499-B540-A696-967A8DBAB4BA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13953,105 +13805,101 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="0012141E"/>
   </w:style>
   <w:style w:type="character" w:styleId="Collegamentovisitato">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0012141E"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Testosegnaposto">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009A12DF"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Numeroriga">
-[...6 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1708410800">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1574-6968.2001.tb09456.x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6092/issn.2531-7342/...." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genome.jgi.doe.gov/portal/?core=genome&amp;query=tuber&amp;searchIn=Anything&amp;searchType=Keyword&amp;showAll=false&amp;externallySequenced=true&amp;sortBy=displayNameStr&amp;showRestricted=true&amp;showOnlyPublished=false&amp;showSuperseded=true&amp;sortOrder=asc&amp;rawQuery=false&amp;showFungalOnly=false&amp;activateHighlights=false&amp;programName=all&amp;programYear=all&amp;superkingdom=--any--&amp;status=--any--&amp;scientificProgram=--any--&amp;productCategory=--any--&amp;start=0&amp;rows=50&amp;page=1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coeweb.istat.it" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-0716-0997-2_13" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genome.jgi.doe.gov/portal/?core=genome&amp;query=tuber&amp;searchIn=Anything&amp;searchType=Keyword&amp;showAll=false&amp;externallySequenced=true&amp;sortBy=displayNameStr&amp;showRestricted=true&amp;showOnlyPublished=false&amp;showSuperseded=true&amp;sortOrder=asc&amp;rawQuery=false&amp;showFungalOnly=false&amp;activateHighlights=false&amp;programName=all&amp;programYear=all&amp;superkingdom=--any--&amp;status=--any--&amp;scientificProgram=--any--&amp;productCategory=--any--&amp;start=0&amp;rows=50&amp;page=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6092/issn.2531-7342/...." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coeweb.istat.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-0716-0997-2_13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1574-6968.2001.tb09456.x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.6092/issn.2531-7342/...." TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://italianmycology.unibo.it/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15156/BIO/2483925" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="34D378CE8E74154ABDEAF1B49BE4A47C"/>
         <w:category>
           <w:name w:val="Generale"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{27C9BC45-281B-6D44-9065-00640793A52E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003C5130" w:rsidRDefault="003F0380" w:rsidP="003F0380">
           <w:pPr>
             <w:pStyle w:val="34D378CE8E74154ABDEAF1B49BE4A47C"/>
           </w:pPr>
           <w:r w:rsidRPr="006B4924">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
             </w:rPr>
@@ -14216,312 +14064,328 @@
           <w:r w:rsidRPr="006B4924">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B7F51E8CCA92FA4EA87432842CBCE766"/>
         <w:category>
           <w:name w:val="Generale"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{83A9FFB9-ED11-464C-8322-D10551ABA2F7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00915BF7" w:rsidRDefault="006E4777" w:rsidP="006E4777">
+        <w:p w:rsidR="005808E0" w:rsidRDefault="006E4777" w:rsidP="006E4777">
           <w:pPr>
             <w:pStyle w:val="B7F51E8CCA92FA4EA87432842CBCE766"/>
           </w:pPr>
           <w:r w:rsidRPr="006B4924">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5CC3F6B4DCFE7A40B77C34E844702DC0"/>
         <w:category>
           <w:name w:val="Generale"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{768563ED-C3FD-5D4F-A1B0-4EEDE7E0515D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00915BF7" w:rsidRDefault="006E4777" w:rsidP="006E4777">
+        <w:p w:rsidR="005808E0" w:rsidRDefault="006E4777" w:rsidP="006E4777">
           <w:pPr>
             <w:pStyle w:val="5CC3F6B4DCFE7A40B77C34E844702DC0"/>
           </w:pPr>
           <w:r w:rsidRPr="006B4924">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0B5D78A1E396654AA4930ECBB84B052E"/>
         <w:category>
           <w:name w:val="Generale"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9C6DDD2D-9EC7-FB49-BF87-BDF80CAA840D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00915BF7" w:rsidRDefault="006E4777" w:rsidP="006E4777">
+        <w:p w:rsidR="005808E0" w:rsidRDefault="006E4777" w:rsidP="006E4777">
           <w:pPr>
             <w:pStyle w:val="0B5D78A1E396654AA4930ECBB84B052E"/>
           </w:pPr>
           <w:r w:rsidRPr="006B4924">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CE585E1B7E706747924B5539F98D736B"/>
         <w:category>
           <w:name w:val="Generale"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D1C493BD-7487-9E4A-AF91-AF795844551F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00915BF7" w:rsidRDefault="006E4777" w:rsidP="006E4777">
+        <w:p w:rsidR="005808E0" w:rsidRDefault="006E4777" w:rsidP="006E4777">
           <w:pPr>
             <w:pStyle w:val="CE585E1B7E706747924B5539F98D736B"/>
           </w:pPr>
           <w:r w:rsidRPr="006B4924">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CF66741DDEF7034C81FECF3610F4DC9F"/>
         <w:category>
           <w:name w:val="Generale"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{829916C3-F327-1540-8010-88643C3EF061}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00915BF7" w:rsidRDefault="006E4777" w:rsidP="006E4777">
+        <w:p w:rsidR="005808E0" w:rsidRDefault="006E4777" w:rsidP="006E4777">
           <w:pPr>
             <w:pStyle w:val="CF66741DDEF7034C81FECF3610F4DC9F"/>
           </w:pPr>
           <w:r w:rsidRPr="006B4924">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS-BoldMT-SC700">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS-ItalicMT">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AGaramondPro-Regular">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F0380"/>
     <w:rsid w:val="0007710C"/>
+    <w:rsid w:val="001625CC"/>
+    <w:rsid w:val="002E0412"/>
     <w:rsid w:val="00307CD6"/>
     <w:rsid w:val="003C5130"/>
     <w:rsid w:val="003F0380"/>
+    <w:rsid w:val="005808E0"/>
     <w:rsid w:val="00592306"/>
     <w:rsid w:val="006E4777"/>
-    <w:rsid w:val="007F6424"/>
+    <w:rsid w:val="006F19C8"/>
+    <w:rsid w:val="007951B6"/>
     <w:rsid w:val="00876BB4"/>
-    <w:rsid w:val="00915BF7"/>
     <w:rsid w:val="00945988"/>
     <w:rsid w:val="00AC0A29"/>
     <w:rsid w:val="00CB03ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14927,87 +14791,87 @@
     <w:semiHidden/>
     <w:rsid w:val="006E4777"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="34D378CE8E74154ABDEAF1B49BE4A47C">
     <w:name w:val="34D378CE8E74154ABDEAF1B49BE4A47C"/>
     <w:rsid w:val="003F0380"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="34707897EF596F4BA664272775685311">
     <w:name w:val="34707897EF596F4BA664272775685311"/>
     <w:rsid w:val="003F0380"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7328238E7CB1945A58903DAAAF9BB93">
     <w:name w:val="A7328238E7CB1945A58903DAAAF9BB93"/>
     <w:rsid w:val="003F0380"/>
   </w:style>
   <w:style w:type="character" w:styleId="Collegamentoipertestuale">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F0380"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1DD658624187A241A000EAFDE0AC4BD7">
     <w:name w:val="1DD658624187A241A000EAFDE0AC4BD7"/>
     <w:rsid w:val="003F0380"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BE7CFCF698E0534A9DB280F1F70C6278">
     <w:name w:val="BE7CFCF698E0534A9DB280F1F70C6278"/>
     <w:rsid w:val="003F0380"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B7F51E8CCA92FA4EA87432842CBCE766">
     <w:name w:val="B7F51E8CCA92FA4EA87432842CBCE766"/>
     <w:rsid w:val="006E4777"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5CC3F6B4DCFE7A40B77C34E844702DC0">
     <w:name w:val="5CC3F6B4DCFE7A40B77C34E844702DC0"/>
     <w:rsid w:val="006E4777"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B5D78A1E396654AA4930ECBB84B052E">
     <w:name w:val="0B5D78A1E396654AA4930ECBB84B052E"/>
     <w:rsid w:val="006E4777"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE585E1B7E706747924B5539F98D736B">
     <w:name w:val="CE585E1B7E706747924B5539F98D736B"/>
     <w:rsid w:val="006E4777"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF66741DDEF7034C81FECF3610F4DC9F">
     <w:name w:val="CF66741DDEF7034C81FECF3610F4DC9F"/>
     <w:rsid w:val="006E4777"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -15266,72 +15130,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1092</Words>
-  <Characters>6230</Characters>
+  <Words>1301</Words>
+  <Characters>7418</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7308</CharactersWithSpaces>
+  <CharactersWithSpaces>8702</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Federico Puliga</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>